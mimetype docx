--- v0 (2026-02-16)
+++ v1 (2026-10-27)
@@ -620,98 +620,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>xyz@gmail.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A8EEFA7" w14:textId="77777777" w:rsidR="0024249C" w:rsidRDefault="0024249C" w:rsidP="0024249C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5880"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EF32F2D" w14:textId="3935ABF0" w:rsidR="00CD434D" w:rsidRPr="0062116E" w:rsidRDefault="00A113AF" w:rsidP="0024249C">
+          <w:p w14:paraId="6EF32F2D" w14:textId="3935ABF0" w:rsidR="00CD434D" w:rsidRDefault="00A113AF" w:rsidP="0024249C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5880"/>
               </w:tabs>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062116E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0062116E">
+              <w:t>Received:</w:t>
+            </w:r>
+            <w:r w:rsidR="0062116E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Received:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0062116E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0024249C" w:rsidRPr="00D958BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>xx-xx-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0024249C" w:rsidRPr="00D958BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4B5532E2" w14:textId="4FC2A83C" w:rsidR="003E28D8" w:rsidRPr="0062116E" w:rsidRDefault="003E28D8" w:rsidP="0024249C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5880"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0024249C" w:rsidRPr="00D958BF">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revised: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D958BF">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>xx-xx-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="0024249C" w:rsidRPr="00D958BF">
+            <w:r w:rsidRPr="00D958BF">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="11D5B863" w14:textId="6C6CBDAC" w:rsidR="00A113AF" w:rsidRPr="0062116E" w:rsidRDefault="00A113AF" w:rsidP="0024249C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5880"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -1038,51 +1083,112 @@
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00553FD7">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – the </w:t>
             </w:r>
             <w:r w:rsidRPr="007A52F1">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>main interpretations or implications of the study.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1778D302" w14:textId="3D0CCC22" w:rsidR="006623AB" w:rsidRPr="00FF14C1" w:rsidRDefault="006623AB" w:rsidP="007A52F1">
+    <w:p w14:paraId="7D043926" w14:textId="72913843" w:rsidR="009A71C6" w:rsidRDefault="009A71C6" w:rsidP="007A52F1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A71C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>RED INK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> highlights</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the manuscript</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are to show the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Intended Formatting/Layout</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1778D302" w14:textId="40A109DD" w:rsidR="006623AB" w:rsidRPr="00FF14C1" w:rsidRDefault="006623AB" w:rsidP="007A52F1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF14C1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONE HEALTH </w:t>
       </w:r>
       <w:r w:rsidR="00AE1A01" w:rsidRPr="00FF14C1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PERSPECTIVE</w:t>
       </w:r>
     </w:p>
@@ -1159,230 +1265,446 @@
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF14C1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00722F79" w:rsidRPr="00FF14C1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E25E237" w14:textId="4104FAEF" w:rsidR="008F7572" w:rsidRPr="007A52F1" w:rsidRDefault="00793B6D" w:rsidP="007A52F1">
+    <w:p w14:paraId="6E25E237" w14:textId="55B56540" w:rsidR="008F7572" w:rsidRPr="007A52F1" w:rsidRDefault="00793B6D" w:rsidP="007A52F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A52F1" w:rsidRPr="007A52F1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The introduction should provide a clear background to the study, outlining the broader context of the problem being addressed. It should </w:t>
+        <w:t>The introduction should provide a clear background to the study, outlining the broader context of the problem being addressed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB05F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB05F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lucas and Taal (2023)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A52F1" w:rsidRPr="007A52F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It should </w:t>
       </w:r>
       <w:r w:rsidR="00B7419F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>provide a summary of</w:t>
       </w:r>
       <w:r w:rsidR="007A52F1" w:rsidRPr="007A52F1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> what is already known in the field, highlight gaps or unresolved questions, and establish the rationale for the current work. Authors should clearly state the main objective(s) and hypothesis of the study. The introduction should be concise, focused, and avoid presenting detailed results or conclusions.</w:t>
+        <w:t xml:space="preserve"> what is already known in the field, highlight gaps or unresolved questions, and establish the rationale for the current work. Authors should clearly state the main objective(s) and hypothesis of the study. The introduction should be concise, focused, and avoid presenting detailed results or conclusions</w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Chávez-Morales </w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2017; Wang </w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>et al.,</w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020; Zhang </w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 2025)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A52F1" w:rsidRPr="007A52F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="725C7B13" w14:textId="651093C6" w:rsidR="00722F79" w:rsidRPr="00FF14C1" w:rsidRDefault="00B83FC1" w:rsidP="007A52F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF14C1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00722F79" w:rsidRPr="00FF14C1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MATERIALS AND METHODS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5163DBD7" w14:textId="1B5F476D" w:rsidR="007A52F1" w:rsidRPr="007A52F1" w:rsidRDefault="007A52F1" w:rsidP="007A52F1">
+    <w:p w14:paraId="5163DBD7" w14:textId="120D96B2" w:rsidR="007A52F1" w:rsidRPr="007A52F1" w:rsidRDefault="007A52F1" w:rsidP="007A52F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A52F1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>This section should provide sufficient detail to allow the study to be understood and reproduced by others. Authors should describe the study design, setting, participants or experimental models, interventions or exposures, and the methods of data collection and analysis. Established methods may be cited with references, while new or modified methods should be described in detail. Statistical methods used for data analysis should be clearly specified.</w:t>
+        <w:t>This section should provide sufficient detail to allow the study to be understood and reproduced by others. Authors should describe the study design, setting, participants or experimental models, interventions or exposures, and the methods of data collection and analysis. Established methods may be cited with references, while new or modified methods should be described in detail. Statistical methods used for data analysis should be clearly specified</w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zhang </w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="009D76F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A52F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F4F195" w14:textId="5C99D0F3" w:rsidR="00C83AEC" w:rsidRDefault="00C83AEC" w:rsidP="007A52F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83AEC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.1. Subsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D38354E" w14:textId="32204D42" w:rsidR="007A52F1" w:rsidRPr="00C83AEC" w:rsidRDefault="007A52F1" w:rsidP="007A52F1">
+    <w:p w14:paraId="3D38354E" w14:textId="508AB75C" w:rsidR="007A52F1" w:rsidRPr="00C83AEC" w:rsidRDefault="007A52F1" w:rsidP="007A52F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A52F1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>This section should provide sufficient detail to allow the study to be understood and reproduced by others. Authors should describe the study design, setting, participants or experimental models, interventions or exposures, and the methods of data collection and analysis.</w:t>
+        <w:t>This section should provide sufficient detail to allow the study to be understood and reproduced by others</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB05F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB05F8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Lucas and Taal, 2023)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A52F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Authors should describe the study design, setting, participants or experimental models, interventions or exposures, and the methods of data collection and analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D859897" w14:textId="062B2B76" w:rsidR="00C83AEC" w:rsidRPr="00C83AEC" w:rsidRDefault="00C83AEC" w:rsidP="007A52F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83AEC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1393,138 +1715,240 @@
     <w:p w14:paraId="264246BE" w14:textId="45E704CF" w:rsidR="008F7572" w:rsidRPr="00793B6D" w:rsidRDefault="002E76DF" w:rsidP="007A52F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A52F1" w:rsidRPr="007A52F1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This section should provide sufficient detail to allow the study to be understood and reproduced by others. Authors should describe the study design, setting, participants or experimental models, interventions or exposures, and the methods of data collection and analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597DADF1" w14:textId="77777777" w:rsidR="00A274EA" w:rsidRPr="00FF14C1" w:rsidRDefault="00B83FC1" w:rsidP="007A52F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF14C1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00722F79" w:rsidRPr="00FF14C1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>RESULTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A651B9" w14:textId="3AFECC5A" w:rsidR="00507AF4" w:rsidRDefault="00507AF4" w:rsidP="00197772">
+    <w:p w14:paraId="53A651B9" w14:textId="2A76B213" w:rsidR="00507AF4" w:rsidRDefault="00507AF4" w:rsidP="00197772">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00507AF4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>This section should present a clear and concise account of the study findings without interpretation or extensive discussion. Data should be organized logically, supported by tables and figures where appropriate, and reported in a way that highlights the most significant outcomes. Only results that are relevant to the study objectives should be included</w:t>
+        <w:t>This section should present a clear and concise account of the study findings without interpretation or extensive discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2823">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2823" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2823" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2823" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0.029)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Data should be organized logically, supported by tables and figures where appropriate, and reported in a way that highlights the most significant outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="00397744">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00397744" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00397744" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00397744" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0.890)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Only results that are relevant to the study objectives should be included</w:t>
       </w:r>
       <w:r w:rsidR="00E9247F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Figure 1)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9247F" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Figure 1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00507AF4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423957B5" w14:textId="6CBEF23D" w:rsidR="006423F1" w:rsidRPr="006423F1" w:rsidRDefault="006423F1" w:rsidP="00197772">
       <w:pPr>
         <w:pStyle w:val="MDPI52figure"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-PK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006423F1">
         <w:rPr>
           <w:b/>
           <w:noProof/>
@@ -1656,88 +2080,187 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C83AEC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.1. Subsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4022EE3C" w14:textId="5ED2C624" w:rsidR="00507AF4" w:rsidRDefault="00507AF4" w:rsidP="00197772">
+    <w:p w14:paraId="4022EE3C" w14:textId="4C48DEE3" w:rsidR="00507AF4" w:rsidRDefault="00507AF4" w:rsidP="00197772">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00507AF4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>This section should present a clear and concise account of the study findings without interpretation or extensive discussion. Data should be organized logically, supported by tables and figures where appropriate, and reported in a way that highlights the most significant outcomes. Only results that are relevant to the study objectives should be included</w:t>
+        <w:t>This section should present a clear and concise account of the study findings without interpretation or extensive discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6918">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6918" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6918" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6918" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6918" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="009A71C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6918" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6918" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>001</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6918" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Data should be organized logically, supported by tables and figures where appropriate, and reported in a way that highlights the most significant outcomes. Only results that are relevant to the study objectives should be included</w:t>
       </w:r>
       <w:r w:rsidR="00C75FC8">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Table 1)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75FC8" w:rsidRPr="00892991">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Table 1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00507AF4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C75FC8">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F740D34" w14:textId="39CC51A4" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="00197772" w:rsidP="00197772">
       <w:pPr>
         <w:pStyle w:val="MDPI41tablecaption"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -1754,256 +2277,434 @@
       </w:r>
       <w:r w:rsidRPr="00197772">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a table (Add caption</w:t>
       </w:r>
       <w:r w:rsidR="00771313">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00197772">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>title of the table).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7857" w:type="dxa"/>
+        <w:tblW w:w="10476" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="2619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00197772" w:rsidRPr="00197772" w14:paraId="1D9EDE8A" w14:textId="77777777" w:rsidTr="00197772">
+      <w:tr w:rsidR="000565A7" w:rsidRPr="00197772" w14:paraId="1D9EDE8A" w14:textId="23D58DBF" w:rsidTr="000565A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322B600E" w14:textId="79B6D215" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="00197772" w:rsidP="00197772">
+          <w:p w14:paraId="322B600E" w14:textId="5EDE96DF" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="00197772">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197772">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
-              <w:t>Title 1</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (Parameters)</w:t>
+              <w:t>(Parameters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4510BC99" w14:textId="77777777" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="00197772" w:rsidP="00197772">
+          <w:p w14:paraId="4510BC99" w14:textId="77777777" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="00197772">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197772">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E20064F" w14:textId="77777777" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="00197772" w:rsidP="00197772">
+          <w:p w14:paraId="2E20064F" w14:textId="77777777" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="00197772">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197772">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52ABA87C" w14:textId="5532787D" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="00197772">
+            <w:pPr>
+              <w:pStyle w:val="MDPI42tablebody"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:snapToGrid/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:snapToGrid/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:b/>
+                <w:snapToGrid/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>-value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197772" w:rsidRPr="00197772" w14:paraId="40D4633C" w14:textId="77777777" w:rsidTr="00197772">
+      <w:tr w:rsidR="000565A7" w:rsidRPr="00197772" w14:paraId="40D4633C" w14:textId="1E6B7D8F" w:rsidTr="000565A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72CC25CD" w14:textId="77777777" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="00197772" w:rsidP="00197772">
+          <w:p w14:paraId="72CC25CD" w14:textId="66DB7467" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="00374EDC" w:rsidP="000565A7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00197772">
-              <w:t>entry 1</w:t>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="000565A7" w:rsidRPr="00197772">
+              <w:t>ntry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD3293A" w14:textId="35501582" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="00197772" w:rsidP="00197772">
+          <w:p w14:paraId="1CD3293A" w14:textId="35501582" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="000565A7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00197772">
               <w:t>Data</w:t>
             </w:r>
-            <w:r w:rsidR="00400DCF">
+            <w:r>
               <w:t xml:space="preserve"> (Mean ± SD/SE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE1645E" w14:textId="2C7C67D0" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="009F2A16" w:rsidP="00197772">
+          <w:p w14:paraId="6BE1645E" w14:textId="2C7C67D0" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="000565A7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00197772">
               <w:t>Data</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (Mean ± SD/SE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBC88A1" w14:textId="32CB57F4" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="000565A7">
+            <w:pPr>
+              <w:pStyle w:val="MDPI42tablebody"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>&lt;0.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197772" w:rsidRPr="00197772" w14:paraId="77196C1E" w14:textId="77777777" w:rsidTr="00197772">
+      <w:tr w:rsidR="000565A7" w:rsidRPr="00197772" w14:paraId="77196C1E" w14:textId="07D24C61" w:rsidTr="000565A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEFBCA8" w14:textId="77777777" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="00197772" w:rsidP="00197772">
+          <w:p w14:paraId="2EEFBCA8" w14:textId="7E60FDE4" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="00374EDC" w:rsidP="000565A7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00197772">
-              <w:t>entry 2</w:t>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="000565A7" w:rsidRPr="00197772">
+              <w:t>ntry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2533ED" w14:textId="3BA760E4" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="009F2A16" w:rsidP="00197772">
+          <w:p w14:paraId="3E2533ED" w14:textId="3BA760E4" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="000565A7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00197772">
               <w:t>Data</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (Mean ± SD/SE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3445DC19" w14:textId="04494E71" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="009F2A16" w:rsidP="00197772">
+          <w:p w14:paraId="3445DC19" w14:textId="04494E71" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="000565A7">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00197772">
               <w:t>Data</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (Mean ± SD/SE)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C8C815" w14:textId="3DF9F4EC" w:rsidR="000565A7" w:rsidRPr="00197772" w:rsidRDefault="000565A7" w:rsidP="000565A7">
+            <w:pPr>
+              <w:pStyle w:val="MDPI42tablebody"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0073780F" w:rsidRPr="00197772" w14:paraId="0E64CAAE" w14:textId="77777777" w:rsidTr="005E1FBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C9A69C" w14:textId="5E53A602" w:rsidR="0073780F" w:rsidRPr="00197772" w:rsidRDefault="0073780F" w:rsidP="0073780F">
+            <w:pPr>
+              <w:pStyle w:val="MDPI42tablebody"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00520EF3">
+              <w:t>BMI (g/cm2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30096692" w14:textId="5535D625" w:rsidR="0073780F" w:rsidRPr="00197772" w:rsidRDefault="0073780F" w:rsidP="0073780F">
+            <w:pPr>
+              <w:pStyle w:val="MDPI42tablebody"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3 ± 0.03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B0B5D9" w14:textId="7E5A8204" w:rsidR="0073780F" w:rsidRPr="00197772" w:rsidRDefault="0073780F" w:rsidP="0073780F">
+            <w:pPr>
+              <w:pStyle w:val="MDPI42tablebody"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5 ± 0.01</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3D2943" w14:textId="42A7B362" w:rsidR="0073780F" w:rsidRPr="00520EF3" w:rsidRDefault="0073780F" w:rsidP="0073780F">
+            <w:pPr>
+              <w:pStyle w:val="MDPI42tablebody"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520EF3">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0.002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2555AE37" w14:textId="12FD8ED1" w:rsidR="00197772" w:rsidRPr="00197772" w:rsidRDefault="00197772" w:rsidP="00197772">
       <w:pPr>
         <w:pStyle w:val="MDPI43tablefooter"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00197772">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Table footers are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -2802,85 +3503,142 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>should be specified. Where informed consent was waived, the justification and the name of the approving ethics committee should be provided. If the manuscript includes identifiable personal data, case details, or images, authors must confirm that specific consent for publication was obtained from the participants or their legal guardians. If the study does not involve human participants, this section may be marked as </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1D28">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Not applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="001A1D28">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A54359" w14:textId="30BDDBCA" w:rsidR="001A1D28" w:rsidRPr="001A1D28" w:rsidRDefault="001A1D28" w:rsidP="001A1D28">
+    <w:p w14:paraId="50A54359" w14:textId="25A102D3" w:rsidR="001A1D28" w:rsidRPr="001A1D28" w:rsidRDefault="001A1D28" w:rsidP="001A1D28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1D28">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DATA AVAILABILITY STATEMENT - </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1D28">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Authors should provide information on where and how the data supporting the findings of the study can be accessed. If the data are publicly available, the repository name, link, and accession number (if applicable) should be included. If data are available upon reasonable request, this should be clearly stated along with contact details. In cases where data cannot be shared due to privacy, legal, or ethical restrictions, authors should provide a brief explanation. If the study did not generate any new data, this section may be marked as </w:t>
+        <w:t xml:space="preserve">Authors should provide information on where and how the data supporting the findings of the study can be accessed. If the data are publicly available, the repository name, link, and accession number (if applicable) should be included. If data are available upon reasonable request, this should be clearly stated </w:t>
+      </w:r>
+      <w:r w:rsidR="00997770">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00997770" w:rsidRPr="00997770">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00997770" w:rsidRPr="00997770">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The data supporting the findings of this study are available from the corresponding author upon reasonable request</w:t>
+      </w:r>
+      <w:r w:rsidR="00997770" w:rsidRPr="00997770">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00997770" w:rsidRPr="00520EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In cases where data cannot be shared due to privacy, legal, or ethical restrictions, authors should provide a brief explanation. If the study did not generate any new data, this section may be marked as </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1D28">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Not applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="001A1D28">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4291D185" w14:textId="07BBBEAF" w:rsidR="00722F79" w:rsidRPr="008D6BCE" w:rsidRDefault="00722F79" w:rsidP="007A52F1">
       <w:pPr>
         <w:tabs>
@@ -3127,391 +3885,604 @@
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF14C1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5CFE50" w14:textId="77777777" w:rsidR="00617EF0" w:rsidRDefault="00617EF0" w:rsidP="00617EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617EF0">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Smith AB, Khan T, Zhao Y. Inflammatory pathways in rheumatoid arthritis. Clin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00617EF0">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Rheumatol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00617EF0">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. 2023;42(5):1123-34.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516B3028" w14:textId="77777777" w:rsidR="00617EF0" w:rsidRDefault="00617EF0" w:rsidP="00617EF0">
+    <w:p w14:paraId="53186731" w14:textId="6D72603D" w:rsidR="003F0B1A" w:rsidRPr="003F0B1A" w:rsidRDefault="003F0B1A" w:rsidP="00617EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617EF0">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003F0B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. If there are seven (07) or more than seven authors, mention the first six (06) authors followed by et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0B1A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00617EF0">
-[...6 lines deleted...]
-        <w:t>Brown C, Wilson J. Principles of Epidemiology. 3rd ed. New York: Oxford University Press; 2021.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Claramunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D, Gil-Peña H, Fuente R, García-López E, Loredo V, Hernández-Frías O, </w:t>
+      </w:r>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Chronic kidney disease</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> induced by adenine: a suitable model of growth retardation in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uremia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Am J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Physiol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Renal Physiol. 2015;309(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>):F</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003114D7" w:rsidRPr="003114D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>57-F62.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C0D788" w14:textId="27F142A7" w:rsidR="00617EF0" w:rsidRDefault="00617EF0" w:rsidP="00617EF0">
+    <w:p w14:paraId="516B3028" w14:textId="0531B2CC" w:rsidR="00617EF0" w:rsidRDefault="007D02D2" w:rsidP="00617EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...8 lines deleted...]
-        <w:t>Miller P, Davis R. Vector-borne diseases. In: Johnson L, editor. Global Health Challenges. London: Springer; 2020. p. 155-78.</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00617EF0" w:rsidRPr="00617EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00617EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00617EF0" w:rsidRPr="00617EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Brown C, Wilson J. Principles of Epidemiology. 3rd ed. New York: Oxford University Press; 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7698AB63" w14:textId="615EBC21" w:rsidR="00760728" w:rsidRDefault="00760728" w:rsidP="00617EF0">
+    <w:p w14:paraId="18C0D788" w14:textId="33EBEEA1" w:rsidR="00617EF0" w:rsidRDefault="007D02D2" w:rsidP="00617EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...8 lines deleted...]
-        <w:t>Ahmed R. Oxidative stress markers in cardiovascular disease [dissertation]. Lahore (PK): University of Health Sciences; 2022.</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00617EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00760728" w:rsidRPr="00760728">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Miller P, Davis R. Vector-borne diseases. In: Johnson L, editor. Global Health Challenges. London: Springer; 2020. p. 155-78.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CF04C4" w14:textId="43B1FEF8" w:rsidR="00760728" w:rsidRDefault="00760728" w:rsidP="00617EF0">
+    <w:p w14:paraId="7698AB63" w14:textId="535C7FC9" w:rsidR="00760728" w:rsidRDefault="007D02D2" w:rsidP="00617EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...28 lines deleted...]
-        <w:t>. In: Proceedings of the 12th International Conference on Global Health; 2023 Jun 10–12; Berlin, Germany. Berlin: Springer; 2023. p. 55-62.</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00760728">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00760728" w:rsidRPr="00760728">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ahmed R. Oxidative stress markers in cardiovascular disease [dissertation]. Lahore (PK): University of Health Sciences; 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5CD509" w14:textId="5FC595EF" w:rsidR="00760728" w:rsidRDefault="00760728" w:rsidP="00617EF0">
+    <w:p w14:paraId="40CF04C4" w14:textId="6C27A0C7" w:rsidR="00760728" w:rsidRDefault="007D02D2" w:rsidP="00617EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
-[...8 lines deleted...]
-        <w:t>Kumar S, Lee J. Gut microbiota modulation in hypertension. Presented at: 15th Annual Meeting of the International Society for Hypertension; 2024 May 5–8; Tokyo, Japan.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00760728">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00760728" w:rsidRPr="00760728">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wang T, Lopez M. Artificial intelligence in infectious disease </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00760728" w:rsidRPr="00760728">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>modeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00760728" w:rsidRPr="00760728">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. In: Proceedings of the 12th International Conference on Global Health; 2023 Jun 10–12; Berlin, Germany. Berlin: Springer; 2023. p. 55-62.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406639FA" w14:textId="048CEAB3" w:rsidR="002B268F" w:rsidRDefault="00992F54" w:rsidP="00617EF0">
+    <w:p w14:paraId="1A5CD509" w14:textId="1053D37C" w:rsidR="00760728" w:rsidRDefault="007D02D2" w:rsidP="00617EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00992F54">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00760728">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B268F" w:rsidRPr="002B268F">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kumar S, Lee J. Gut microbiota modulation in hypertension. Presented at: 15th Annual Meeting of the International Society for Hypertension; 2024 May 5–8; Tokyo, Japan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406639FA" w14:textId="331996AE" w:rsidR="002B268F" w:rsidRDefault="007D02D2" w:rsidP="00617EF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5880"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00992F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00992F54" w:rsidRPr="00992F54">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>World Health Organization. One Health. Available from: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidRPr="00992F54">
+        <w:r w:rsidR="00992F54" w:rsidRPr="00992F54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.who.int/news-room/questions-and-answers/item/one-health</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00992F54">
+      <w:r w:rsidR="00992F54" w:rsidRPr="00992F54">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> (accessed 7 Sep 2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75130D77" w14:textId="77777777" w:rsidR="00992F54" w:rsidRPr="00992F54" w:rsidRDefault="00992F54" w:rsidP="00992F54">
+    <w:p w14:paraId="75130D77" w14:textId="78BA0979" w:rsidR="00992F54" w:rsidRPr="00992F54" w:rsidRDefault="007D02D2" w:rsidP="00992F54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00992F54">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00992F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00992F54" w:rsidRPr="00992F54">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Lee M, Ahmed R. Advances in zoonotic disease surveillance. J Infect Dis. Forthcoming 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023E53DC" w14:textId="77777777" w:rsidR="00A061C4" w:rsidRDefault="00A061C4" w:rsidP="00617EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6AEEBA" w14:textId="6FDBCA3E" w:rsidR="00CD434D" w:rsidRPr="00992F54" w:rsidRDefault="00617EF0" w:rsidP="00617EF0">
+    <w:p w14:paraId="1199BCA4" w14:textId="3F1D7ABC" w:rsidR="009A71C6" w:rsidRPr="009A71C6" w:rsidRDefault="00617EF0" w:rsidP="00617EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617EF0">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Disclaimer/Publisher’s Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00617EF0">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0044581E" w:rsidRPr="0044581E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="18"/>
@@ -3533,90 +4504,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> are solely those of the individual author(s) and contributor(s) and do not necessarily reflect the views of One Health Academic Press </w:t>
       </w:r>
       <w:r w:rsidR="0044581E" w:rsidRPr="0044581E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(OHAP)</w:t>
       </w:r>
       <w:r w:rsidR="0044581E" w:rsidRPr="0044581E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the editorial team. OHAP and the editors disclaim any responsibility for errors, omissions, or any injury to persons or property resulting from the use of any ideas, methods, instructions, or products referred to in the content.</w:t>
       </w:r>
-      <w:r w:rsidR="00CD434D" w:rsidRPr="00617EF0">
-[...6 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="009A71C6" w:rsidRPr="009A71C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CD434D" w:rsidRPr="00992F54" w:rsidSect="00EB20D1">
+    <w:sectPr w:rsidR="009A71C6" w:rsidRPr="009A71C6" w:rsidSect="00EB20D1">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="1080" w:left="720" w:header="864" w:footer="432" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EB68BED" w14:textId="77777777" w:rsidR="00EC2E98" w:rsidRDefault="00EC2E98" w:rsidP="00B04689">
+    <w:p w14:paraId="275BA930" w14:textId="77777777" w:rsidR="004A7164" w:rsidRDefault="004A7164" w:rsidP="00B04689">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1625B404" w14:textId="77777777" w:rsidR="00EC2E98" w:rsidRDefault="00EC2E98" w:rsidP="00B04689">
+    <w:p w14:paraId="12234379" w14:textId="77777777" w:rsidR="004A7164" w:rsidRDefault="004A7164" w:rsidP="00B04689">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3709,242 +4678,227 @@
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EB20D1">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="21D70486" w14:textId="77777777" w:rsidR="00B04689" w:rsidRDefault="00B04689">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37F05AD3" w14:textId="0AA1826E" w:rsidR="009F6379" w:rsidRPr="0030668D" w:rsidRDefault="009F6379" w:rsidP="009F6379">
+  <w:p w14:paraId="37F05AD3" w14:textId="5466F3E4" w:rsidR="009F6379" w:rsidRPr="0030668D" w:rsidRDefault="009F6379" w:rsidP="009F6379">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10440"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Interdisciplinary Journal of One Health</w:t>
     </w:r>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
-    <w:r w:rsidRPr="0030668D">
+    <w:r w:rsidR="00B1222A">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>,</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>;</w:t>
     </w:r>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>, x</w:t>
+      <w:t>,x</w:t>
     </w:r>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>https://doi.org/xxxxxx/xxxxx</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34B7058B" w14:textId="77777777" w:rsidR="00EC2E98" w:rsidRDefault="00EC2E98" w:rsidP="00B04689">
+    <w:p w14:paraId="4CE910F9" w14:textId="77777777" w:rsidR="004A7164" w:rsidRDefault="004A7164" w:rsidP="00B04689">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33C19596" w14:textId="77777777" w:rsidR="00EC2E98" w:rsidRDefault="00EC2E98" w:rsidP="00B04689">
+    <w:p w14:paraId="5124953F" w14:textId="77777777" w:rsidR="004A7164" w:rsidRDefault="004A7164" w:rsidP="00B04689">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3AD372B5" w14:textId="2C201701" w:rsidR="00186500" w:rsidRPr="0030668D" w:rsidRDefault="0030668D" w:rsidP="0030668D">
+  <w:p w14:paraId="3AD372B5" w14:textId="6FCF3541" w:rsidR="00186500" w:rsidRPr="0030668D" w:rsidRDefault="0030668D" w:rsidP="0030668D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10440"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Interdisciplinary Journal of One Health </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
-    <w:r w:rsidRPr="0030668D">
+    <w:r w:rsidR="00B1222A">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
-      <w:t>,</w:t>
-[...9 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>;</w:t>
     </w:r>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0030668D">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
-      <w:t>, x FOR PEER REVIEW</w:t>
+      <w:t>,x FOR PEER REVIEW</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="356204A1" w14:textId="589E334E" w:rsidR="009F6379" w:rsidRDefault="009F6379">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00186500">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
@@ -4158,230 +5112,252 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="273439529">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00916DBF"/>
     <w:rsid w:val="00001552"/>
     <w:rsid w:val="00020D1D"/>
     <w:rsid w:val="000535D4"/>
+    <w:rsid w:val="000565A7"/>
+    <w:rsid w:val="000604AF"/>
     <w:rsid w:val="00072D35"/>
     <w:rsid w:val="00082E58"/>
     <w:rsid w:val="000B1E75"/>
     <w:rsid w:val="000E0F5F"/>
     <w:rsid w:val="000E7B56"/>
     <w:rsid w:val="000F62F1"/>
     <w:rsid w:val="00104274"/>
     <w:rsid w:val="00146620"/>
     <w:rsid w:val="00157DEC"/>
     <w:rsid w:val="00165290"/>
     <w:rsid w:val="00186500"/>
     <w:rsid w:val="00191DEC"/>
     <w:rsid w:val="00197772"/>
     <w:rsid w:val="001A1D28"/>
     <w:rsid w:val="001B0F88"/>
     <w:rsid w:val="001C03EF"/>
+    <w:rsid w:val="001E6918"/>
     <w:rsid w:val="00217C32"/>
     <w:rsid w:val="0024249C"/>
     <w:rsid w:val="0027332C"/>
     <w:rsid w:val="002960FD"/>
     <w:rsid w:val="002B268F"/>
     <w:rsid w:val="002D19DB"/>
     <w:rsid w:val="002E76DF"/>
     <w:rsid w:val="0030668D"/>
     <w:rsid w:val="0031103E"/>
+    <w:rsid w:val="003114D7"/>
     <w:rsid w:val="00333A7F"/>
     <w:rsid w:val="003619A3"/>
     <w:rsid w:val="00362E08"/>
     <w:rsid w:val="003672AA"/>
+    <w:rsid w:val="00374EDC"/>
+    <w:rsid w:val="00397744"/>
     <w:rsid w:val="003C12C5"/>
     <w:rsid w:val="003D7845"/>
+    <w:rsid w:val="003E28D8"/>
+    <w:rsid w:val="003F0B1A"/>
     <w:rsid w:val="00400DCF"/>
     <w:rsid w:val="004059BB"/>
     <w:rsid w:val="0044581E"/>
     <w:rsid w:val="00485062"/>
     <w:rsid w:val="00495D44"/>
+    <w:rsid w:val="004A7164"/>
     <w:rsid w:val="004B3B12"/>
     <w:rsid w:val="004E0BF2"/>
     <w:rsid w:val="004E565D"/>
     <w:rsid w:val="004E62FF"/>
     <w:rsid w:val="004F2683"/>
     <w:rsid w:val="00507AF4"/>
     <w:rsid w:val="00513B1F"/>
     <w:rsid w:val="005361EE"/>
     <w:rsid w:val="00552127"/>
     <w:rsid w:val="00553FD7"/>
     <w:rsid w:val="00594C25"/>
     <w:rsid w:val="005A1C94"/>
     <w:rsid w:val="005F5D1F"/>
+    <w:rsid w:val="005F68AA"/>
     <w:rsid w:val="00617EF0"/>
     <w:rsid w:val="0062116E"/>
     <w:rsid w:val="006423F1"/>
     <w:rsid w:val="00645AEE"/>
     <w:rsid w:val="00655F4E"/>
     <w:rsid w:val="006623AB"/>
     <w:rsid w:val="00670C88"/>
     <w:rsid w:val="00690EA4"/>
     <w:rsid w:val="006F38BD"/>
     <w:rsid w:val="006F79DF"/>
     <w:rsid w:val="006F7C2C"/>
     <w:rsid w:val="007204EE"/>
     <w:rsid w:val="00722F79"/>
     <w:rsid w:val="00732B37"/>
+    <w:rsid w:val="0073780F"/>
     <w:rsid w:val="00740628"/>
     <w:rsid w:val="00743544"/>
     <w:rsid w:val="00760728"/>
     <w:rsid w:val="00771313"/>
     <w:rsid w:val="00793B6D"/>
     <w:rsid w:val="007A52F1"/>
     <w:rsid w:val="007B3D03"/>
     <w:rsid w:val="007B580A"/>
+    <w:rsid w:val="007D02D2"/>
     <w:rsid w:val="00835F99"/>
     <w:rsid w:val="00866701"/>
+    <w:rsid w:val="00892991"/>
     <w:rsid w:val="008D46CC"/>
     <w:rsid w:val="008D6BCE"/>
     <w:rsid w:val="008F7572"/>
     <w:rsid w:val="00916DBF"/>
     <w:rsid w:val="009407CB"/>
     <w:rsid w:val="00941AFB"/>
     <w:rsid w:val="00970B34"/>
     <w:rsid w:val="009766DC"/>
     <w:rsid w:val="00992F54"/>
+    <w:rsid w:val="00997770"/>
+    <w:rsid w:val="009A71C6"/>
     <w:rsid w:val="009D1F7B"/>
+    <w:rsid w:val="009D76F8"/>
     <w:rsid w:val="009E2DAD"/>
     <w:rsid w:val="009F0FCB"/>
     <w:rsid w:val="009F2A16"/>
     <w:rsid w:val="009F5218"/>
     <w:rsid w:val="009F6379"/>
     <w:rsid w:val="00A03D58"/>
     <w:rsid w:val="00A061C4"/>
     <w:rsid w:val="00A0722F"/>
     <w:rsid w:val="00A113AF"/>
     <w:rsid w:val="00A14FCE"/>
     <w:rsid w:val="00A274EA"/>
+    <w:rsid w:val="00A655B9"/>
     <w:rsid w:val="00AD07E0"/>
     <w:rsid w:val="00AD1824"/>
     <w:rsid w:val="00AE1A01"/>
     <w:rsid w:val="00AF5FE0"/>
     <w:rsid w:val="00B04689"/>
+    <w:rsid w:val="00B1222A"/>
     <w:rsid w:val="00B16109"/>
     <w:rsid w:val="00B36D41"/>
     <w:rsid w:val="00B37CEC"/>
     <w:rsid w:val="00B55D99"/>
     <w:rsid w:val="00B6325E"/>
     <w:rsid w:val="00B7419F"/>
     <w:rsid w:val="00B83FC1"/>
     <w:rsid w:val="00BE2A01"/>
     <w:rsid w:val="00BF17D5"/>
+    <w:rsid w:val="00BF4931"/>
     <w:rsid w:val="00C00FDB"/>
     <w:rsid w:val="00C02929"/>
     <w:rsid w:val="00C1389F"/>
     <w:rsid w:val="00C13AA8"/>
     <w:rsid w:val="00C365EA"/>
     <w:rsid w:val="00C37B6B"/>
     <w:rsid w:val="00C549C9"/>
     <w:rsid w:val="00C67B3C"/>
     <w:rsid w:val="00C75FC8"/>
     <w:rsid w:val="00C83AEC"/>
     <w:rsid w:val="00CA4D53"/>
+    <w:rsid w:val="00CB05F8"/>
     <w:rsid w:val="00CC6B0C"/>
     <w:rsid w:val="00CD434D"/>
     <w:rsid w:val="00CD7EF1"/>
     <w:rsid w:val="00CF474F"/>
     <w:rsid w:val="00D02628"/>
     <w:rsid w:val="00D1428A"/>
     <w:rsid w:val="00D3204A"/>
     <w:rsid w:val="00D400F6"/>
     <w:rsid w:val="00D422A6"/>
     <w:rsid w:val="00D905B4"/>
     <w:rsid w:val="00D958BF"/>
     <w:rsid w:val="00DB258F"/>
     <w:rsid w:val="00DC106C"/>
     <w:rsid w:val="00DF6167"/>
     <w:rsid w:val="00E208C9"/>
     <w:rsid w:val="00E3516F"/>
     <w:rsid w:val="00E35446"/>
     <w:rsid w:val="00E464ED"/>
+    <w:rsid w:val="00E655E6"/>
     <w:rsid w:val="00E82C51"/>
     <w:rsid w:val="00E853BD"/>
     <w:rsid w:val="00E9247F"/>
     <w:rsid w:val="00EB20D1"/>
     <w:rsid w:val="00EB4761"/>
     <w:rsid w:val="00EB7D93"/>
     <w:rsid w:val="00EC2E98"/>
     <w:rsid w:val="00EE7A85"/>
     <w:rsid w:val="00F07CDF"/>
     <w:rsid w:val="00F11062"/>
     <w:rsid w:val="00F6493C"/>
     <w:rsid w:val="00F740DF"/>
     <w:rsid w:val="00FC45E8"/>
     <w:rsid w:val="00FE6D9F"/>
     <w:rsid w:val="00FF14C1"/>
+    <w:rsid w:val="00FF2823"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-PK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4971,51 +5947,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00916DBF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -5898,75 +6873,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1783</Words>
-  <Characters>10426</Characters>
+  <Words>1955</Words>
+  <Characters>11149</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12161</CharactersWithSpaces>
+  <CharactersWithSpaces>13078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>47cd55d8-27da-4eb9-b440-74b2f37fc2c2</vt:lpwstr>
   </property>